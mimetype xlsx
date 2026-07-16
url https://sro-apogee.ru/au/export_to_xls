--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -182,51 +182,51 @@
   <si>
     <t>Мера дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Дата решения</t>
   </si>
   <si>
     <t>Тест</t>
   </si>
   <si>
     <t>АУ</t>
   </si>
   <si>
     <t>1/26</t>
   </si>
   <si>
     <t>29.04.2026</t>
   </si>
   <si>
     <t>01.01.2000</t>
   </si>
   <si>
     <t>б/н</t>
   </si>
   <si>
-    <t>01.06.2026</t>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>Свидетельство</t>
   </si>
   <si>
     <t>ООО "МСГ" (119002, г. Москва, перулок Сивцев Вражек, д.29/16, эатж 1, помещение III, комнаты 4А,4Б,5, лицензия СИ №3594 от 22.11.2018, контакты: 8 (499) 703-37-37, info@iig-ltd.ru)</t>
   </si>
   <si>
     <t>12312321321 от 01.01.2026</t>
   </si>
   <si>
     <t>01.01.2026 - 14.01.2026</t>
   </si>
   <si>
     <t>10 000 000</t>
   </si>
   <si>
     <t>Дисквалификации не имеет</t>
   </si>
   <si>
     <t>Судимости не имеет</t>
   </si>
   <si>
     <t>Отсутствуют</t>
   </si>