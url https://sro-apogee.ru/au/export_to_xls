--- v1 (2026-07-16)
+++ v2 (2026-08-30)
@@ -182,51 +182,51 @@
   <si>
     <t>Мера дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Дата решения</t>
   </si>
   <si>
     <t>Тест</t>
   </si>
   <si>
     <t>АУ</t>
   </si>
   <si>
     <t>1/26</t>
   </si>
   <si>
     <t>29.04.2026</t>
   </si>
   <si>
     <t>01.01.2000</t>
   </si>
   <si>
     <t>б/н</t>
   </si>
   <si>
-    <t>16.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Свидетельство</t>
   </si>
   <si>
     <t>ООО "МСГ" (119002, г. Москва, перулок Сивцев Вражек, д.29/16, эатж 1, помещение III, комнаты 4А,4Б,5, лицензия СИ №3594 от 22.11.2018, контакты: 8 (499) 703-37-37, info@iig-ltd.ru)</t>
   </si>
   <si>
     <t>12312321321 от 01.01.2026</t>
   </si>
   <si>
     <t>01.01.2026 - 14.01.2026</t>
   </si>
   <si>
     <t>10 000 000</t>
   </si>
   <si>
     <t>Дисквалификации не имеет</t>
   </si>
   <si>
     <t>Судимости не имеет</t>
   </si>
   <si>
     <t>Отсутствуют</t>
   </si>