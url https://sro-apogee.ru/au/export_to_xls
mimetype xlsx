--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -182,51 +182,51 @@
   <si>
     <t>Мера дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Дата решения</t>
   </si>
   <si>
     <t>Тест</t>
   </si>
   <si>
     <t>АУ</t>
   </si>
   <si>
     <t>1/26</t>
   </si>
   <si>
     <t>29.04.2026</t>
   </si>
   <si>
     <t>01.01.2000</t>
   </si>
   <si>
     <t>б/н</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Свидетельство</t>
   </si>
   <si>
     <t>ООО "МСГ" (119002, г. Москва, перулок Сивцев Вражек, д.29/16, эатж 1, помещение III, комнаты 4А,4Б,5, лицензия СИ №3594 от 22.11.2018, контакты: 8 (499) 703-37-37, info@iig-ltd.ru)</t>
   </si>
   <si>
     <t>12312321321 от 01.01.2026</t>
   </si>
   <si>
     <t>01.01.2026 - 14.01.2026</t>
   </si>
   <si>
     <t>10 000 000</t>
   </si>
   <si>
     <t>Дисквалификации не имеет</t>
   </si>
   <si>
     <t>Судимости не имеет</t>
   </si>
   <si>
     <t>Отсутствуют</t>
   </si>